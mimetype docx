--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6334B0F8" w14:textId="4A03A1F7" w:rsidR="0086570B" w:rsidRDefault="00E302C1" w:rsidP="00E302C1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>WEST MOBILE COUNTY GIRLS’ SOFTBALL ASSOCIATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8DF51B" w14:textId="77777777" w:rsidR="00E302C1" w:rsidRDefault="00E302C1" w:rsidP="00E302C1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
           <w:sz w:val="56"/>
@@ -181,205 +181,220 @@
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B1E354" w14:textId="216C0254" w:rsidR="00CB2106" w:rsidRDefault="00CB2106" w:rsidP="00CB2106">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2106">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>About</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3597DE0B" w14:textId="0B8C3DA0" w:rsidR="00CB2106" w:rsidRDefault="00CB2106" w:rsidP="00CB2106">
+    <w:p w14:paraId="3597DE0B" w14:textId="3F2978D3" w:rsidR="00CB2106" w:rsidRDefault="00CB2106" w:rsidP="00CB2106">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2106">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">The WMCGSA Academy League </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">would consist of 1 team each for the following leagues- 8U, 10U, and 13U. </w:t>
+        <w:t xml:space="preserve">would </w:t>
+      </w:r>
+      <w:r w:rsidR="00914972">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Pursue Teams from leagues 8u and up.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F68BC2D" w14:textId="77777777" w:rsidR="003F6783" w:rsidRDefault="003F6783" w:rsidP="00CB2106">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CE6A1F7" w14:textId="530F6FD8" w:rsidR="00CB2106" w:rsidRDefault="00CB2106" w:rsidP="00CB2106">
+    <w:p w14:paraId="62EF081C" w14:textId="116540C5" w:rsidR="00CB2106" w:rsidRDefault="00CB2106" w:rsidP="00CB2106">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>- Coached by a senior head coach with a proven track record of developing players</w:t>
       </w:r>
       <w:r w:rsidR="008814CE">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>, voted on by the Board</w:t>
       </w:r>
       <w:r w:rsidR="00E62D52">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EF081C" w14:textId="26BDA548" w:rsidR="00CB2106" w:rsidRDefault="00CB2106" w:rsidP="00CB2106">
-[...30 lines deleted...]
-    <w:p w14:paraId="4FAE224E" w14:textId="187A53A9" w:rsidR="00C509FC" w:rsidRDefault="00C509FC" w:rsidP="00CB2106">
+    <w:p w14:paraId="4FAE224E" w14:textId="049FC477" w:rsidR="00C509FC" w:rsidRDefault="00C509FC" w:rsidP="00CB2106">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
         <w:t>+</w:t>
       </w:r>
       <w:r w:rsidR="002613CB">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Head coach can select his/her own assistant coaches and dugout mom if needed.</w:t>
+        <w:t xml:space="preserve">Head coach can select his/her own assistant coaches and dugout </w:t>
+      </w:r>
+      <w:r w:rsidR="00914972">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>parent</w:t>
+      </w:r>
+      <w:r w:rsidR="002613CB">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350B329A" w14:textId="6F2854A8" w:rsidR="001633F1" w:rsidRDefault="001633F1" w:rsidP="00CB2106">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000623AD">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>+Head coach and his</w:t>
       </w:r>
       <w:r w:rsidR="0039093C">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">/her </w:t>
       </w:r>
       <w:r w:rsidR="000623AD">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">assistant coaches shall conduct </w:t>
       </w:r>
       <w:r w:rsidR="003E7C47">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">tryouts and select from only those players that attend in person on </w:t>
       </w:r>
       <w:r w:rsidR="0039093C">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>pre-determined date/dates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3E2CD1" w14:textId="1A6A013F" w:rsidR="00914972" w:rsidRDefault="00914972" w:rsidP="00CB2106">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">+Evaluators </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involved in grading players and helping determine selections for roster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C1BA08" w14:textId="77777777" w:rsidR="003F6783" w:rsidRDefault="003F6783" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B79A5E" w14:textId="3444139D" w:rsidR="003F6783" w:rsidRDefault="003F6783" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>-All players MUST be signed up to play the current rec season at WMCGSA to be eligible for the Academy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0A77F9" w14:textId="0890E6BB" w:rsidR="003F6783" w:rsidRDefault="003F6783" w:rsidP="003F6783">
       <w:pPr>
@@ -500,51 +515,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="45BDC54A" w14:textId="5D7BB564" w:rsidR="00C758AF" w:rsidRDefault="00C758AF" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00D3452D">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>1 jersey provided by WMCGSA</w:t>
       </w:r>
       <w:r w:rsidR="00CA1DD5">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from the extra fee paid by player for the Academy.</w:t>
+        <w:t xml:space="preserve"> from the extra fee paid by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CA1DD5">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>player</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CA1DD5">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Academy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEFA8EC" w14:textId="77777777" w:rsidR="00C46161" w:rsidRDefault="00C46161" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7754D754" w14:textId="1954F2B4" w:rsidR="003F6783" w:rsidRDefault="003F6783" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008814CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -647,155 +676,151 @@
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">+ Entry Fees paid for by individual </w:t>
       </w:r>
       <w:r w:rsidR="009115C9">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>teams (</w:t>
       </w:r>
       <w:r w:rsidR="00C27A15">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>unless</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> a pre-determined park sponsored event) IE… A travel tournament hosted at WMCGSA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8069BE" w14:textId="07071A26" w:rsidR="00C71B80" w:rsidRDefault="00C71B80" w:rsidP="003F6783">
+    <w:p w14:paraId="3B8069BE" w14:textId="4A7271CC" w:rsidR="00C71B80" w:rsidRDefault="00C71B80" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">+If possible and </w:t>
       </w:r>
       <w:r w:rsidR="00757C38">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">travel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">divisions make, all 3 </w:t>
+        <w:t xml:space="preserve">divisions make, all </w:t>
       </w:r>
       <w:r w:rsidR="001C58C3">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>divisions (</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> should </w:t>
+        <w:t xml:space="preserve">divisions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="00BA00BF">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">work together to travel to the same tournaments. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60ADC762" w14:textId="77777777" w:rsidR="00C46161" w:rsidRDefault="00C46161" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390FD65E" w14:textId="4DE4DD5B" w:rsidR="00C46161" w:rsidRPr="008814CE" w:rsidRDefault="00C46161" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008814CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Practice Schedules and Rules</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="650DFA5B" w14:textId="26680053" w:rsidR="00C46161" w:rsidRDefault="00C46161" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">+Each team shall be given at least 1 field and 1 cage night per week. Preferably 2 field nights if available, even if it’s the late slot. Plus, a Sunday practice at head coach and </w:t>
+        <w:t xml:space="preserve">+Each team shall be given at least 1 field and 1 cage night per week. Preferably 2 field nights if available, even if it’s the late slot. Plus, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>a Sunday</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> practice at head coach and </w:t>
       </w:r>
       <w:r w:rsidR="00A40BD4">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>teams’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> discretion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17726B57" w14:textId="3EDD03C8" w:rsidR="00C46161" w:rsidRDefault="00C46161" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
@@ -835,131 +860,68 @@
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
         <w:t>+ If for some rea</w:t>
       </w:r>
       <w:r w:rsidR="00A40BD4">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>son a pick-up player is necessary, the head coach will submit a request to the respective coordinator which will help facilitate filling that position through players currently signed up to play rec ball at WMCGSA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E71258B" w14:textId="77777777" w:rsidR="00A40BD4" w:rsidRDefault="00A40BD4" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A7A3B29" w14:textId="70F62088" w:rsidR="00A40BD4" w:rsidRDefault="00A40BD4" w:rsidP="003F6783">
+    <w:p w14:paraId="3575FC8F" w14:textId="062B1B65" w:rsidR="00692EDE" w:rsidRDefault="00692EDE" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008814CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Team Sizes</w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t>ALL STARS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51336E4D" w14:textId="23A20734" w:rsidR="00692EDE" w:rsidRDefault="005E4BD0" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">+All Academy League Tournaments shall end 2 weeks prior to the start of </w:t>
       </w:r>
       <w:r w:rsidR="006A7E21">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">the first </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
@@ -1136,51 +1098,83 @@
       <w:r w:rsidR="00CE2B07">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> teams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356B3981" w14:textId="7591A319" w:rsidR="00504460" w:rsidRDefault="00CE2B07" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">+ The head coach of the Academy team </w:t>
       </w:r>
       <w:r w:rsidR="00F0303D" w:rsidRPr="00F0303D">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>has the same opportunity to be apart of all stars as all the other league coaches.</w:t>
+        <w:t xml:space="preserve">has the same opportunity to be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F0303D" w:rsidRPr="00F0303D">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>apart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F0303D" w:rsidRPr="00F0303D">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F0303D" w:rsidRPr="00F0303D">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F0303D" w:rsidRPr="00F0303D">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all stars as all the other league coaches.</w:t>
       </w:r>
       <w:r w:rsidR="00F0303D">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> DM 3/26/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFAF1E6" w14:textId="77777777" w:rsidR="009F3028" w:rsidRDefault="009F3028" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="184EB773" w14:textId="77777777" w:rsidR="009F3028" w:rsidRDefault="009F3028" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22421252" w14:textId="4E6AE8C6" w:rsidR="009F3028" w:rsidRDefault="003A57A3" w:rsidP="003A57A3">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -1242,111 +1236,146 @@
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="00891FED">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be a highly competitive team that </w:t>
       </w:r>
       <w:r w:rsidR="00C04385">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">allows a higher development of </w:t>
       </w:r>
       <w:r w:rsidR="00F80603">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>skills</w:t>
       </w:r>
       <w:r w:rsidR="00B0077C">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>. This gives rec girls</w:t>
+        <w:t xml:space="preserve">. This </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B0077C">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>gives rec</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B0077C">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> girls</w:t>
       </w:r>
       <w:r w:rsidR="006F2B73">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and coaches</w:t>
       </w:r>
       <w:r w:rsidR="00B0077C">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> the opportunity to compete in both travel and rec tournaments</w:t>
       </w:r>
       <w:r w:rsidR="00F526D6">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA0275">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">throughout the season. If successful, </w:t>
       </w:r>
       <w:r w:rsidR="003E2F1B">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>this program has the potential to market</w:t>
+        <w:t xml:space="preserve">this program has the </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2F1B">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>potential to market</w:t>
       </w:r>
       <w:r w:rsidR="000C3DE9">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">, grow, and maintain the number of players </w:t>
       </w:r>
       <w:r w:rsidR="000053B1">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">and coaches </w:t>
       </w:r>
       <w:r w:rsidR="000C3DE9">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">signing up for WMCGSA. </w:t>
       </w:r>
       <w:r w:rsidR="004D3A0D">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Several parks across Alabama</w:t>
       </w:r>
       <w:r w:rsidR="00127647">
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> have gone to this format and the interest has been high and the results have been very successful. </w:t>
+        <w:t xml:space="preserve"> have gone to this format and the interest has been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00127647">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00127647">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the results have been very successful. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196B61F0" w14:textId="77777777" w:rsidR="00AC67C6" w:rsidRDefault="00AC67C6" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5426A673" w14:textId="77777777" w:rsidR="00AC67C6" w:rsidRDefault="00AC67C6" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EAAD4F3" w14:textId="4AB82846" w:rsidR="00A40BD4" w:rsidRDefault="00A40BD4" w:rsidP="003F6783">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0E2841" w:themeColor="text2"/>
@@ -1452,51 +1481,51 @@
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E426FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6E64CFA"/>
     <w:lvl w:ilvl="0" w:tplc="73564B78">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1804,50 +1833,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1883714706">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="920721835">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="234630441">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="74"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E302C1"/>
     <w:rsid w:val="000053B1"/>
     <w:rsid w:val="000623AD"/>
     <w:rsid w:val="000C3DE9"/>
     <w:rsid w:val="000E5934"/>
     <w:rsid w:val="001011A4"/>
     <w:rsid w:val="0011782D"/>
     <w:rsid w:val="0012657C"/>
     <w:rsid w:val="00127647"/>
     <w:rsid w:val="001633F1"/>
     <w:rsid w:val="001A4132"/>
     <w:rsid w:val="001C58C3"/>
     <w:rsid w:val="001D610B"/>
     <w:rsid w:val="002613CB"/>
@@ -1870,88 +1900,90 @@
     <w:rsid w:val="00485F78"/>
     <w:rsid w:val="004C2985"/>
     <w:rsid w:val="004D3A0D"/>
     <w:rsid w:val="004F187F"/>
     <w:rsid w:val="00504460"/>
     <w:rsid w:val="00572187"/>
     <w:rsid w:val="005E4BD0"/>
     <w:rsid w:val="0062588F"/>
     <w:rsid w:val="00692EDE"/>
     <w:rsid w:val="006A7E21"/>
     <w:rsid w:val="006C6272"/>
     <w:rsid w:val="006F2B73"/>
     <w:rsid w:val="00705E14"/>
     <w:rsid w:val="00717AC5"/>
     <w:rsid w:val="007428AC"/>
     <w:rsid w:val="00752815"/>
     <w:rsid w:val="00757C38"/>
     <w:rsid w:val="007A085C"/>
     <w:rsid w:val="00825EFA"/>
     <w:rsid w:val="0086570B"/>
     <w:rsid w:val="008814CE"/>
     <w:rsid w:val="00891FED"/>
     <w:rsid w:val="008F37DF"/>
     <w:rsid w:val="008F72BE"/>
     <w:rsid w:val="009115C9"/>
+    <w:rsid w:val="00914972"/>
     <w:rsid w:val="00961D32"/>
     <w:rsid w:val="00993DF6"/>
     <w:rsid w:val="009962B5"/>
     <w:rsid w:val="009F3028"/>
     <w:rsid w:val="00A40BD4"/>
     <w:rsid w:val="00AA2FFA"/>
     <w:rsid w:val="00AC67C6"/>
     <w:rsid w:val="00AE76AA"/>
     <w:rsid w:val="00AF4BA6"/>
     <w:rsid w:val="00B0077C"/>
     <w:rsid w:val="00B11C9D"/>
     <w:rsid w:val="00B71244"/>
     <w:rsid w:val="00BA00BF"/>
     <w:rsid w:val="00BC1E5A"/>
     <w:rsid w:val="00C04385"/>
     <w:rsid w:val="00C27A15"/>
     <w:rsid w:val="00C46161"/>
     <w:rsid w:val="00C505A4"/>
     <w:rsid w:val="00C509FC"/>
     <w:rsid w:val="00C578C4"/>
     <w:rsid w:val="00C71B80"/>
     <w:rsid w:val="00C758AF"/>
     <w:rsid w:val="00CA0275"/>
     <w:rsid w:val="00CA1DD5"/>
     <w:rsid w:val="00CB2106"/>
     <w:rsid w:val="00CE2B07"/>
     <w:rsid w:val="00D10F4A"/>
     <w:rsid w:val="00D3405F"/>
     <w:rsid w:val="00D3452D"/>
     <w:rsid w:val="00D507E3"/>
     <w:rsid w:val="00D6642F"/>
     <w:rsid w:val="00E16118"/>
     <w:rsid w:val="00E302C1"/>
     <w:rsid w:val="00E61B76"/>
     <w:rsid w:val="00E62D52"/>
     <w:rsid w:val="00E73E67"/>
     <w:rsid w:val="00E76C81"/>
     <w:rsid w:val="00EB6BA2"/>
+    <w:rsid w:val="00F01B4C"/>
     <w:rsid w:val="00F0303D"/>
     <w:rsid w:val="00F142C1"/>
     <w:rsid w:val="00F25CFB"/>
     <w:rsid w:val="00F526D6"/>
     <w:rsid w:val="00F80603"/>
     <w:rsid w:val="00F844AA"/>
     <w:rsid w:val="00FD7B7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3181,69 +3213,69 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{44b79a67-d972-49ba-9167-8eb05f754a1a}" enabled="0" method="" siteId="{44b79a67-d972-49ba-9167-8eb05f754a1a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>642</Words>
-  <Characters>3207</Characters>
+  <Words>557</Words>
+  <Characters>3180</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3802</CharactersWithSpaces>
+  <CharactersWithSpaces>3730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Terry L Turner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>